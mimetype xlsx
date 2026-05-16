--- v0 (2026-03-26)
+++ v1 (2026-05-16)
@@ -36,51 +36,51 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei nº 12 de 2026</t>
   </si>
   <si>
-    <t>Prefeitura Municipal de Coronel Barros - PM</t>
+    <t>Poder Executivo Municipal - EXEC</t>
   </si>
   <si>
     <t>Amplia carga horária de cargos de provimento efetivo, instituídos pela Lei nº 1.877 de 29 de setembro de 2015, que reestrutura o Plano de Carreira do Magistério Público do Município de Coronel Barros, institui o respectivo quadro de cargos e funções e dá outras providências</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Projeto de Lei nº 13 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para pagamento de diferenças remuneratórias relativas ao Piso Salarial Nacional da Enfermagem, com recursos da Assistência Financeira Complementar da União, referentes a competências pretéritas, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 14 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo contratar pessoal por prazo determinado para atender necessidades emergenciais, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 15 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a outorgar, mediante licitação (Concorrência), a Concessão de Uso Oneroso dos imóveis que menciona, e dá outras providências.</t>
   </si>
@@ -93,51 +93,51 @@
   <si>
     <t>Dispõe sobre a criação do Serviço de Inspeção Municipal de Produtos de Origem Animal no município de Coronel Barros e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 19 de 2026</t>
   </si>
   <si>
     <t>Inclui eventos à Lei nº 2.513, de 24 de dezembro de 2025, que estabelece o Calendário de Eventos do município de Coronel Barros para o exercício de 2026.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 20 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo abrir crédito adicional especial.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 21 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo assinar Convênio com a Associação Hospital de Clínicas de Ijuí, visando a transferência de recursos financeiros para reforma, adequação física e estruturação interna de Unidade de Internação Cirúrgica, e abre crédito adicional suplementar dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 1 de 2026</t>
   </si>
   <si>
-    <t>Câmara Municipal de Coronel Barros - CM</t>
+    <t>Plenário - PLEN</t>
   </si>
   <si>
     <t>Altera o Regimento Interno da Câmara Municipal de Coronel Barros/RS.</t>
   </si>
   <si>
     <t>Indicação nº 1 de 2026</t>
   </si>
   <si>
     <t>Douglas dos Anjos</t>
   </si>
   <si>
     <t>Pagamento De Vale Alimentação Nas Férias Para O Funcionalismo Público.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -450,51 +450,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="31.42578125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="39.7109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="30.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">