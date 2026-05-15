--- v0 (2026-03-26)
+++ v1 (2026-05-15)
@@ -10,92 +10,92 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="320" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="504" uniqueCount="226">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>Prefeitura Municipal de Coronel Barros - PM</t>
+    <t>Poder Executivo Municipal - EXEC</t>
   </si>
   <si>
     <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/3/pl_002.2026.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 2.333, de 20 de dezembro de 2022, que dispõe sobre a instituição de turno único, em caráter extraordinário, no serviço público municipal.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/4/pl_003.2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização do Poder Executivo para conceder auxílio financeiro a estudantes residentes no município de Coronel Barros, que cursam ensino superior, cursos técnicos profissionalizantes e ensino médio em outros municípios.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/5/pl_004.2026.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual ao funcionalismo público municipal e aos agentes políticos do município de Coronel Barros e dá outras providências.</t>
   </si>
@@ -237,71 +237,215 @@
   <si>
     <t>54</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/54/pl_20.2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo abrir crédito adicional especial.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/55/pl_21.2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo assinar Convênio com a Associação Hospital de Clínicas de Ijuí, visando a transferência de recursos financeiros para reforma, adequação física e estruturação interna de Unidade de Internação Cirúrgica, e abre crédito adicional suplementar dá outras providências.</t>
   </si>
   <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/70/projeto_22.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Municipal nº 2.110, de 26 de junho de 2019, que dispõe sobre o Programa de Estímulo à Expedição de Notas Fiscais “Nota Fiscal Dá Prêmios”, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/71/projeto_23.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre desconto no pagamento de insumos agrícolas aos produtores rurais do município instituído pela Lei Municipal nº 1.519, de 02 de agosto e 2011 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/72/projeto_24.2026.pdf</t>
+  </si>
+  <si>
+    <t>Cria cargo de provimento efetivo a ser inserido no art. 3º da Lei nº 1.874, de 15 de setembro de 2015, que estabelece e Reestrutura Plano de Carreira dos Servidores, institui o respectivo quadro de cargos e dá outras providências.</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/73/projeto_25.2026.pdf</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/74/projeto_26.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Política Municipal de Desenvolvimento Econômico e dispõe sobre os Distritos Industriais do Município de Coronel Barros/RS, estabelecendo normas para a concessão de uso de áreas públicas e mecanismos de controle, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/77/projeto_027.2026.pdf</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/78/projeto_028.2026.pdf</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/79/projeto_029.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o art. 2º da Lei Municipal nº 2.531, de 01 de abril de 2026 que autoriza o Poder Executivo contratar pessoal por prazo determinado para atender necessidades emergenciais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/80/projeto_30.2026.pdf</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/84/pl_031.2026.pdf</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/85/pl_032.2026.pdf</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/89/pl_033.2026.pdf</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/90/pl_034.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal n° 1.501/2011, que dispõe sobre a concessão de diárias no âmbito do Município de Coronel Barros, para incluir dispositivos relativos à prestação de contas, restituição de valores e responsabilização.</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/92/pl_35-2026.pdf</t>
+  </si>
+  <si>
+    <t>Cria cargo de provimento efetivo a ser inserido no art. 31 da Lei nº 1.877, de 29 de setembro de 2015, que estabelece e Reestrutura Plano de Carreira dos Servidores, institui o respectivo quadro de cargos e dá outras providências.</t>
+  </si>
+  <si>
     <t>1</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>Câmara Municipal de Coronel Barros - CM</t>
+    <t>Plenário - PLEN</t>
   </si>
   <si>
     <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/19/pr_01.2026.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento Interno da Câmara Municipal de Coronel Barros/RS.</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Douglas dos Anjos</t>
   </si>
   <si>
     <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/22/indicacao_no_01.2026_-_douglas_dos_anjos_-_pagamento_de_va_nas_ferias.pdf</t>
   </si>
   <si>
     <t>Pagamento De Vale Alimentação Nas Férias Para O Funcionalismo Público.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Jonas Müller</t>
   </si>
   <si>
     <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/56/indicacao_no_02.2026_-_jonas_muller_-_cameras.pdf</t>
   </si>
   <si>
     <t>Instalação De Câmeras De Monitoramento Em Pontos Estratégicos Do Município.</t>
@@ -330,59 +474,98 @@
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Chico Pletsch</t>
   </si>
   <si>
     <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/65/indicacao_no_05.2026_-_chico_pletsch_-_alterar_processo_legislativo_sobre_indicacoes_de_vereador.pdf</t>
   </si>
   <si>
     <t>Alteração no Regimento Interno da Câmara Municipal, com objetivo de modernizar e agilizar o trâmite das proposições legislativas, em especial as Indicações.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Ivanir Strohhecker</t>
   </si>
   <si>
     <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/69/indicacao_no_06.2026_-_ivanir._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Sugestão de medidas para destinação correta de resíduos volumosos e conscientização ambiental</t>
   </si>
   <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/86/indicacao_no_07.2026_-_jonas_muller_-_capina_eletrica.pdf</t>
+  </si>
+  <si>
+    <t>Estudo para aquisição ou contratação de capina elétrica.</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/87/indicacao_no_08.2026_-_douglas_dos_anjos_-_botao_de_emergencia.pdf</t>
+  </si>
+  <si>
+    <t>Implementação de botão de alerta nas escolas do município.</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>César Becker</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/88/indicacao_no_09_.2026_-_cesar_signorini_becker_-_programa_juro_zero.pdf</t>
+  </si>
+  <si>
+    <t>Programa Municipal de microcrédito produtivo orientado- Juro Zero para agricultores familiares e agroindústrias.</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>Gilberto Fracaro</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/91/indicacao_no_10.2026_-_gilberto_e_chico_-_equiparacao_de_salario_motorista_e_operario_de_maquinas.pdf</t>
+  </si>
+  <si>
+    <t>Equiparação salarial do cargo de Motorista ao cargo de Operador de Máquinas.</t>
+  </si>
+  <si>
     <t>PPROV</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>Gilberto Fracaro</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/20/pedido_de_providencia_01.2026.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Decretar Estado de Emergência.</t>
   </si>
   <si>
     <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/21/pedido_de_providencia_02.2026.pdf</t>
   </si>
   <si>
     <t>Patrolamento e Encascalhamento na Linha 11.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/62/pedido_de_providencia_no_03.2026_-_gilberto_fracaro_-_patrolamento_e_encascalhamento.pdf</t>
   </si>
   <si>
     <t>Solicitação de Patrolamento e Encascalhamento em Estradas no Interior do Município.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/58/pedido_de_providencia_no_04.2026_-_ivanir_dos_santos_melhorias_praca.pdf</t>
@@ -414,78 +597,126 @@
   <si>
     <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/61/pedido_de_providencia_no_07.2026_-_chico_pletsch_-_patrolamento_rincao_dos_pampas_ate_a_divisa_com_augusto_pestana.pdf</t>
   </si>
   <si>
     <t>Solicita patrolamento de estrada na localidade de Manda Brasa.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/66/pedido_de_providencia_no_08.2026_-_douglas_dos_anjos_-_sinalizacao_faixa_de_pedestres_br_285.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que interceda junto ao DNIT para que seja realizada a repintura da faixa de pedestres, bem como a manutenção e/ou substituição da sinalização vertical, na BR-285.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/67/pedido_de_providencia_no_09.2026_-_gilberto_fracaro_-_patrolamento_e_encascalhamento_manda_brasa.pdf</t>
   </si>
   <si>
     <t>Solicitação de patrolamento e encascalhamento no trecho que segue até o manda o Brasa</t>
   </si>
   <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/75/pedido_de_providencia_no_10.2026_-_cesar_becker_-_patrolamento_e_encascalhamento_linha_10-11.pdf</t>
+  </si>
+  <si>
+    <t>Patrolamento, limpeza de valetas, roçada dos barrancos e encascalhamento nos pontos críticos na travessa que liga a Linha 10 até a Linha 11.</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/81/pedido_de_providencia_no_11.2026_-_gilberto_fracaro-_cercamento_de_pracinha.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de cercamento de Pracinha</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/83/pedido_de_providencia_no_12.2026_-_chico_pletsch_-_patrolamento_divisa_com_augusto_pestana.pdf</t>
+  </si>
+  <si>
+    <t>Solicita patrolamento de estrada próximo a divisa do município</t>
+  </si>
+  <si>
     <t>68</t>
   </si>
   <si>
     <t>PINFO</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
     <t>Alceu Santoni</t>
   </si>
   <si>
     <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/68/pedido_de_inf._01.2026.pdf</t>
   </si>
   <si>
     <t>Solicita informações quanto a reforma realizada no gabinete do Prefeito municipal</t>
   </si>
   <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>Bancada do PDT</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/76/pedido_de_informacao_no_02.2026_-_douglas_e_lucas_-_caminhao.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações quanto a um caminhão do município</t>
+  </si>
+  <si>
     <t>VP</t>
   </si>
   <si>
     <t>Voto de Pesar</t>
   </si>
   <si>
     <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/13/voto_de_pesar_01.2026.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar 01/2026.</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/82/voto_de_pesar_no_02.2026.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Pesar nº 02/2026</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>MF</t>
   </si>
   <si>
     <t>Metas Fiscais</t>
   </si>
   <si>
     <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/63/relatorio_audiencia_fevereiro_2026.pdf</t>
   </si>
   <si>
     <t>Metas Fiscais do 3º quadrimestre de 2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -804,67 +1035,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/3/pl_002.2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/4/pl_003.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/5/pl_004.2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/6/pl_005.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/7/pl_006.2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/8/pl_007.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/9/pl_008.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/10/pl_009.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/11/pl_010.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/12/pl_11.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/14/pl_12.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/15/pl_13.2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/16/pl_14.2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/17/pl_15.2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/18/pl_016.2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/51/pl_17.2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/52/pl_18.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/53/pl_19.2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/54/pl_20.2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/55/pl_21.2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/19/pr_01.2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/22/indicacao_no_01.2026_-_douglas_dos_anjos_-_pagamento_de_va_nas_ferias.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/56/indicacao_no_02.2026_-_jonas_muller_-_cameras.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/57/indicacao_no_03.2026_-_lucas_jair_wottrich_-_anistia_programa_proderenda.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/64/indicacao_no_04.2026_-_douglas_dos_anjos_-_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/65/indicacao_no_05.2026_-_chico_pletsch_-_alterar_processo_legislativo_sobre_indicacoes_de_vereador.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/69/indicacao_no_06.2026_-_ivanir._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/20/pedido_de_providencia_01.2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/21/pedido_de_providencia_02.2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/62/pedido_de_providencia_no_03.2026_-_gilberto_fracaro_-_patrolamento_e_encascalhamento.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/58/pedido_de_providencia_no_04.2026_-_ivanir_dos_santos_melhorias_praca.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/59/pedido_de_providencia_no_05.2026_-_jonas_muller_-_mureta_br_285.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/60/pedido_de_providencia_no_06.2026_-_chico_pletsch_-_patrolamento_rincao_dos_pampas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/61/pedido_de_providencia_no_07.2026_-_chico_pletsch_-_patrolamento_rincao_dos_pampas_ate_a_divisa_com_augusto_pestana.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/66/pedido_de_providencia_no_08.2026_-_douglas_dos_anjos_-_sinalizacao_faixa_de_pedestres_br_285.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/67/pedido_de_providencia_no_09.2026_-_gilberto_fracaro_-_patrolamento_e_encascalhamento_manda_brasa.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/68/pedido_de_inf._01.2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/13/voto_de_pesar_01.2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/63/relatorio_audiencia_fevereiro_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/3/pl_002.2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/4/pl_003.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/5/pl_004.2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/6/pl_005.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/7/pl_006.2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/8/pl_007.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/9/pl_008.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/10/pl_009.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/11/pl_010.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/12/pl_11.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/14/pl_12.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/15/pl_13.2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/16/pl_14.2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/17/pl_15.2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/18/pl_016.2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/51/pl_17.2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/52/pl_18.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/53/pl_19.2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/54/pl_20.2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/55/pl_21.2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/70/projeto_22.2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/71/projeto_23.2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/72/projeto_24.2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/73/projeto_25.2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/74/projeto_26.2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/77/projeto_027.2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/78/projeto_028.2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/79/projeto_029.2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/80/projeto_30.2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/84/pl_031.2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/85/pl_032.2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/89/pl_033.2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/90/pl_034.2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/92/pl_35-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/19/pr_01.2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/22/indicacao_no_01.2026_-_douglas_dos_anjos_-_pagamento_de_va_nas_ferias.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/56/indicacao_no_02.2026_-_jonas_muller_-_cameras.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/57/indicacao_no_03.2026_-_lucas_jair_wottrich_-_anistia_programa_proderenda.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/64/indicacao_no_04.2026_-_douglas_dos_anjos_-_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/65/indicacao_no_05.2026_-_chico_pletsch_-_alterar_processo_legislativo_sobre_indicacoes_de_vereador.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/69/indicacao_no_06.2026_-_ivanir._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/86/indicacao_no_07.2026_-_jonas_muller_-_capina_eletrica.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/87/indicacao_no_08.2026_-_douglas_dos_anjos_-_botao_de_emergencia.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/88/indicacao_no_09_.2026_-_cesar_signorini_becker_-_programa_juro_zero.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/91/indicacao_no_10.2026_-_gilberto_e_chico_-_equiparacao_de_salario_motorista_e_operario_de_maquinas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/20/pedido_de_providencia_01.2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/21/pedido_de_providencia_02.2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/62/pedido_de_providencia_no_03.2026_-_gilberto_fracaro_-_patrolamento_e_encascalhamento.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/58/pedido_de_providencia_no_04.2026_-_ivanir_dos_santos_melhorias_praca.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/59/pedido_de_providencia_no_05.2026_-_jonas_muller_-_mureta_br_285.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/60/pedido_de_providencia_no_06.2026_-_chico_pletsch_-_patrolamento_rincao_dos_pampas.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/61/pedido_de_providencia_no_07.2026_-_chico_pletsch_-_patrolamento_rincao_dos_pampas_ate_a_divisa_com_augusto_pestana.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/66/pedido_de_providencia_no_08.2026_-_douglas_dos_anjos_-_sinalizacao_faixa_de_pedestres_br_285.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/67/pedido_de_providencia_no_09.2026_-_gilberto_fracaro_-_patrolamento_e_encascalhamento_manda_brasa.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/75/pedido_de_providencia_no_10.2026_-_cesar_becker_-_patrolamento_e_encascalhamento_linha_10-11.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/81/pedido_de_providencia_no_11.2026_-_gilberto_fracaro-_cercamento_de_pracinha.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/83/pedido_de_providencia_no_12.2026_-_chico_pletsch_-_patrolamento_divisa_com_augusto_pestana.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/68/pedido_de_inf._01.2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/76/pedido_de_informacao_no_02.2026_-_douglas_e_lucas_-_caminhao.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/13/voto_de_pesar_01.2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/82/voto_de_pesar_no_02.2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2026/63/relatorio_audiencia_fevereiro_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H40"/>
+  <dimension ref="A1:H63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="39.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="30.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="189.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1373,583 +1604,1204 @@
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
         <v>72</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H21" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D22" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="F22" t="s">
+      <c r="H22" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>80</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="B23" t="s">
-[...5 lines deleted...]
-      <c r="D23" t="s">
+      <c r="H23" t="s">
         <v>82</v>
-      </c>
-[...10 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>10</v>
+        <v>84</v>
       </c>
       <c r="D24" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>83</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>88</v>
+        <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="H24" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>8</v>
+        <v>88</v>
       </c>
       <c r="D25" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>83</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>92</v>
+        <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="H25" t="s">
-        <v>94</v>
+        <v>39</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>16</v>
+        <v>91</v>
       </c>
       <c r="D26" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>83</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>84</v>
+        <v>13</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="H26" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="D27" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>83</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>99</v>
+        <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="H27" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>22</v>
+        <v>98</v>
       </c>
       <c r="D28" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>83</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="H28" t="s">
-        <v>105</v>
+        <v>39</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>68</v>
+        <v>100</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="D29" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="H29" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>72</v>
+        <v>104</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="E30" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H30" t="s">
-        <v>112</v>
+        <v>39</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>8</v>
+        <v>108</v>
       </c>
       <c r="D31" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="H31" t="s">
-        <v>115</v>
+        <v>70</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="D32" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H32" t="s">
-        <v>118</v>
+        <v>39</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>19</v>
+        <v>114</v>
       </c>
       <c r="D33" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>88</v>
+        <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="H33" t="s">
-        <v>121</v>
+        <v>70</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>22</v>
+        <v>117</v>
       </c>
       <c r="D34" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>99</v>
+        <v>13</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="H34" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>25</v>
+        <v>121</v>
       </c>
       <c r="D35" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>99</v>
+        <v>13</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="H35" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>64</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>124</v>
+      </c>
+      <c r="D36" t="s">
+        <v>125</v>
+      </c>
+      <c r="E36" t="s">
+        <v>126</v>
+      </c>
+      <c r="F36" t="s">
+        <v>127</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="B36" t="s">
-[...14 lines deleted...]
-      <c r="G36" s="1" t="s">
+      <c r="H36" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>76</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>124</v>
+      </c>
+      <c r="D37" t="s">
+        <v>130</v>
+      </c>
+      <c r="E37" t="s">
         <v>131</v>
       </c>
-      <c r="B37" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F37" t="s">
-        <v>108</v>
+        <v>132</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H37" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="D38" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="E38" t="s">
+        <v>131</v>
+      </c>
+      <c r="F38" t="s">
         <v>136</v>
       </c>
-      <c r="F38" t="s">
+      <c r="G38" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="G38" s="1" t="s">
+      <c r="H38" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>139</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>75</v>
+        <v>8</v>
       </c>
       <c r="D39" t="s">
+        <v>130</v>
+      </c>
+      <c r="E39" t="s">
+        <v>131</v>
+      </c>
+      <c r="F39" t="s">
         <v>140</v>
       </c>
-      <c r="E39" t="s">
+      <c r="G39" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="F39" t="s">
-[...2 lines deleted...]
-      <c r="G39" s="1" t="s">
+      <c r="H39" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>143</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>16</v>
+      </c>
+      <c r="D40" t="s">
+        <v>130</v>
+      </c>
+      <c r="E40" t="s">
+        <v>131</v>
+      </c>
+      <c r="F40" t="s">
+        <v>132</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="B40" t="s">
-[...5 lines deleted...]
-      <c r="D40" t="s">
+      <c r="H40" t="s">
         <v>145</v>
       </c>
-      <c r="E40" t="s">
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
         <v>146</v>
       </c>
-      <c r="F40" t="s">
-[...2 lines deleted...]
-      <c r="G40" s="1" t="s">
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>19</v>
+      </c>
+      <c r="D41" t="s">
+        <v>130</v>
+      </c>
+      <c r="E41" t="s">
+        <v>131</v>
+      </c>
+      <c r="F41" t="s">
         <v>147</v>
       </c>
-      <c r="H40" t="s">
+      <c r="G41" s="1" t="s">
         <v>148</v>
+      </c>
+      <c r="H41" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>150</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>22</v>
+      </c>
+      <c r="D42" t="s">
+        <v>130</v>
+      </c>
+      <c r="E42" t="s">
+        <v>131</v>
+      </c>
+      <c r="F42" t="s">
+        <v>151</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H42" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>154</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>25</v>
+      </c>
+      <c r="D43" t="s">
+        <v>130</v>
+      </c>
+      <c r="E43" t="s">
+        <v>131</v>
+      </c>
+      <c r="F43" t="s">
+        <v>136</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H43" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>157</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>28</v>
+      </c>
+      <c r="D44" t="s">
+        <v>130</v>
+      </c>
+      <c r="E44" t="s">
+        <v>131</v>
+      </c>
+      <c r="F44" t="s">
+        <v>132</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H44" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>160</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>31</v>
+      </c>
+      <c r="D45" t="s">
+        <v>130</v>
+      </c>
+      <c r="E45" t="s">
+        <v>131</v>
+      </c>
+      <c r="F45" t="s">
+        <v>161</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H45" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>164</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>34</v>
+      </c>
+      <c r="D46" t="s">
+        <v>130</v>
+      </c>
+      <c r="E46" t="s">
+        <v>131</v>
+      </c>
+      <c r="F46" t="s">
+        <v>165</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H46" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>68</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>124</v>
+      </c>
+      <c r="D47" t="s">
+        <v>168</v>
+      </c>
+      <c r="E47" t="s">
+        <v>169</v>
+      </c>
+      <c r="F47" t="s">
+        <v>165</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H47" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>72</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" t="s">
+        <v>168</v>
+      </c>
+      <c r="E48" t="s">
+        <v>169</v>
+      </c>
+      <c r="F48" t="s">
+        <v>132</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H48" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>174</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>8</v>
+      </c>
+      <c r="D49" t="s">
+        <v>168</v>
+      </c>
+      <c r="E49" t="s">
+        <v>169</v>
+      </c>
+      <c r="F49" t="s">
+        <v>165</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H49" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>177</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>16</v>
+      </c>
+      <c r="D50" t="s">
+        <v>168</v>
+      </c>
+      <c r="E50" t="s">
+        <v>169</v>
+      </c>
+      <c r="F50" t="s">
+        <v>151</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H50" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>180</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>19</v>
+      </c>
+      <c r="D51" t="s">
+        <v>168</v>
+      </c>
+      <c r="E51" t="s">
+        <v>169</v>
+      </c>
+      <c r="F51" t="s">
+        <v>136</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H51" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>183</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>22</v>
+      </c>
+      <c r="D52" t="s">
+        <v>168</v>
+      </c>
+      <c r="E52" t="s">
+        <v>169</v>
+      </c>
+      <c r="F52" t="s">
+        <v>147</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H52" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>186</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>25</v>
+      </c>
+      <c r="D53" t="s">
+        <v>168</v>
+      </c>
+      <c r="E53" t="s">
+        <v>169</v>
+      </c>
+      <c r="F53" t="s">
+        <v>147</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H53" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>189</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>28</v>
+      </c>
+      <c r="D54" t="s">
+        <v>168</v>
+      </c>
+      <c r="E54" t="s">
+        <v>169</v>
+      </c>
+      <c r="F54" t="s">
+        <v>132</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H54" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>192</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>31</v>
+      </c>
+      <c r="D55" t="s">
+        <v>168</v>
+      </c>
+      <c r="E55" t="s">
+        <v>169</v>
+      </c>
+      <c r="F55" t="s">
+        <v>165</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H55" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>195</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>34</v>
+      </c>
+      <c r="D56" t="s">
+        <v>168</v>
+      </c>
+      <c r="E56" t="s">
+        <v>169</v>
+      </c>
+      <c r="F56" t="s">
+        <v>161</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H56" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>198</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>37</v>
+      </c>
+      <c r="D57" t="s">
+        <v>168</v>
+      </c>
+      <c r="E57" t="s">
+        <v>169</v>
+      </c>
+      <c r="F57" t="s">
+        <v>165</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H57" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>201</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>40</v>
+      </c>
+      <c r="D58" t="s">
+        <v>168</v>
+      </c>
+      <c r="E58" t="s">
+        <v>169</v>
+      </c>
+      <c r="F58" t="s">
+        <v>147</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H58" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>204</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>124</v>
+      </c>
+      <c r="D59" t="s">
+        <v>205</v>
+      </c>
+      <c r="E59" t="s">
+        <v>206</v>
+      </c>
+      <c r="F59" t="s">
+        <v>207</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H59" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>210</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" t="s">
+        <v>205</v>
+      </c>
+      <c r="E60" t="s">
+        <v>206</v>
+      </c>
+      <c r="F60" t="s">
+        <v>211</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H60" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>47</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>124</v>
+      </c>
+      <c r="D61" t="s">
+        <v>214</v>
+      </c>
+      <c r="E61" t="s">
+        <v>215</v>
+      </c>
+      <c r="F61" t="s">
+        <v>127</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H61" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>218</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>10</v>
+      </c>
+      <c r="D62" t="s">
+        <v>214</v>
+      </c>
+      <c r="E62" t="s">
+        <v>215</v>
+      </c>
+      <c r="F62" t="s">
+        <v>127</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H62" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>221</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>124</v>
+      </c>
+      <c r="D63" t="s">
+        <v>222</v>
+      </c>
+      <c r="E63" t="s">
+        <v>223</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H63" t="s">
+        <v>225</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>