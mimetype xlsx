--- v0 (2026-03-26)
+++ v1 (2026-05-15)
@@ -51,51 +51,51 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>Prefeitura Municipal de Coronel Barros - PM</t>
+    <t>Poder Executivo Municipal - EXEC</t>
   </si>
   <si>
     <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2025/34/plc_01.25.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Regime Jurídico dos Servidores Públicos do Município de Coronel Barros, instituído pela Lei Complementar nº 4, de 10 de novembro de 2015, para ajustar e atualizar normas relativas aos direitos, deveres, regime disciplinar e demais disposições pertinentes.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2025/37/plc_002.2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 42 da Lei Complementar nº 17, de 3 de julho de 2024, que estabelece o Plano de Benefícios do Regime Próprio de Previdência Social dos Servidores Públicos Efetivos do Município de Coronel Barros.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>PL</t>
   </si>
@@ -339,51 +339,51 @@
   <si>
     <t>46</t>
   </si>
   <si>
     <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2025/46/pl_23.2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.445, de 17 de setembro de 2024, que dispõe sobre a estrutura da Unidade Gestora do Regime Próprio de Previdência Social do Município de Coronel Barros.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2025/49/pl_24.2025.pdf</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>Câmara Municipal de Coronel Barros - CM</t>
+    <t>Plenário - PLEN</t>
   </si>
   <si>
     <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2025/47/prl_05.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão, o pagamento e a prestação de contas de diárias, a indenização por uso de veículo particular para deslocamentos oficiais de Vereadores e Servidores do Poder Legislativo de Coronel Barros, revoga as Resoluções nº 174/2015 e nº 211/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2025/48/prl_06.2025.pdf</t>
   </si>
   <si>
     <t>Altera e revoga dispositivos do Regimento Interno da Câmara Municipal de Coronel Barros-RS e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -718,51 +718,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2025/34/plc_01.25.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2025/37/plc_002.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2025/23/pl_001.2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2025/24/pl_002.2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2025/25/pl_003.2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2025/26/pl_004.2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2025/27/pl_005.2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2025/28/pl_06.25.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2025/29/pl_07.25.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2025/30/pl_08.25.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2025/31/pl_09.25.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2025/32/pl_10.25.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2025/33/pl_11.25.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2025/35/pl_012.2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2025/36/pl_013.2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2025/38/pl_15.2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2025/39/pl_16.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2025/40/pl_17.2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2025/41/pl_18.2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2025/42/pl_19.2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2025/43/pl_20.2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2025/44/pl_21.2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2025/45/pl_22.2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2025/46/pl_23.2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2025/49/pl_24.2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2025/47/prl_05.2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelbarros.rs.leg.br/media/sapl/public/materialegislativa/2025/48/prl_06.2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="39.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="30.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="88.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>